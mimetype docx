--- v0 (2026-08-23)
+++ v1 (2026-10-23)
@@ -35,56 +35,50 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="CC0033"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>不宜(不得)使用之公司商號名稱或有限合夥名稱一覽表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10511" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1959"/>
         <w:gridCol w:w="4961"/>
         <w:gridCol w:w="2602"/>
         <w:gridCol w:w="989"/>
       </w:tblGrid>
       <w:tr w:rsidR="00863059" w14:paraId="37FEA670" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C296A03" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
@@ -167,56 +161,50 @@
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C85118A" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>備註</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="559AA2B7" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3F43EAB8" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -287,56 +275,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="42F1E994" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="0BEF14DB" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2861190E" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -413,56 +395,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3CFE8989" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>原商業登記法第26條，修正後為第27條</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="5D7952C0" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6DFFBEFE" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -534,56 +510,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="35B4359B" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="7A43542D" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1268689E" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -654,56 +624,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="354A30EA" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="6FC2C4AB" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="04013F85" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -774,56 +738,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3C3F9EFB" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="48A05B2B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1DFFCAE3" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -894,56 +852,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7D2D298F" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="125B39D7" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4AD66327" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1014,56 +966,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="58DF876D" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="3FA93771" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50C6AD65" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1142,56 +1088,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="224B592F" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="056BCABB" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59C0BBF2" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1282,56 +1222,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="774DF98F" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>原商業登記法第2條，修正後為第3條</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="3CF787FB" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="134D0B14" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1402,56 +1336,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="28A78073" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="4691095E" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7F288E9B" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1522,56 +1450,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1498D787" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="6138EB52" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4521453F" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1642,56 +1564,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="756FE88A" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="65BABF60" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5FA885EC" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1767,56 +1683,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="225659AB" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="0967DA36" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="484C9FF0" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1890,56 +1800,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5E2D42C8" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>公司名稱及業務預查審核準則原第10條，修正後為第9條</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="4B0D5E9B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="702AFE24" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2013,56 +1917,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="05B34FE9" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>公司名稱及業務預查審核準則原第10條，修正後為第9條</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="0A3BDDDE" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5AF34CA7" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2143,56 +2041,50 @@
           </w:tcPr>
           <w:p w14:paraId="064E706E" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>公司名稱及業務預查審核準則原第10條第1項第4款，修</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>正後為第9條第1項第2款</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="7BFC60B3" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="587"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="35BB4013" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
@@ -2273,56 +2165,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2C9F729B" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="54E44028" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1C169C4E" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
@@ -2394,56 +2280,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="19545F99" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="5E0A5CF4" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="537E149F" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
@@ -2515,56 +2395,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="60134351" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="5B5C391B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E9CF75F" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
@@ -2636,56 +2510,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1A0C0D05" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="2480BB71" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7C0794CD" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
@@ -2757,56 +2625,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="70B68106" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="72F1F204" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="79A3A60E" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
@@ -2878,56 +2740,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E0362CB" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="61FA63E4" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="46DE6F5A" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
@@ -3020,56 +2876,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="07B265DC" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="69448A14" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5DD6F9CB" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
@@ -3141,56 +2991,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3F7AE8DF" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="48A6D2C0" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0571FDA8" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
@@ -3262,56 +3106,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="28F7E206" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="2D961DB6" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="42EFF008" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
@@ -3383,56 +3221,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A72B4FD" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="23CF262F" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="72FE93C0" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
@@ -3504,56 +3336,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="21BB26E0" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="3723EEB0" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="920"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5CF8A580" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
@@ -3625,56 +3451,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="135175E1" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="01337B9F" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7888A762" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
@@ -3746,56 +3566,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3DD3CB85" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="6835B3B2" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="406"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F1A2F1F" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
@@ -3883,56 +3697,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="14BE6BAE" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="2C479ED2" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6F3BAA6C" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
@@ -4009,56 +3817,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6D067872" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="470785F1" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="52A4A1A6" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
@@ -4130,56 +3932,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="15039F6B" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="2B77362B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="06AA3FA1" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
@@ -4251,56 +4047,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="589A1DD4" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="481A3A35" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1765D588" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="yiv1111486296msonormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -4409,56 +4199,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>公司名稱及業務預查審核準則原第7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>條，修正後為第6條</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="521699E1" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="67D9B52A" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3137EB8E" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="440" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
@@ -4568,56 +4352,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3726D582" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="0F60DBDE" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2607FD67" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="440" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
@@ -4691,56 +4469,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1468B127" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="0770EEBD" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="11DF9E0E" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="440" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
@@ -4857,56 +4629,50 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21B3BD46" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="4398B8C7" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12838701" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="440" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
@@ -4985,56 +4751,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3ECC6DAF" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>公司名稱及業務預查審核準則原第7條，修正後為第6條</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="54468AB3" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="54F57AD7" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5210,56 +4970,50 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3542871F" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="17D4EF00" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3143D815" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5374,56 +5128,50 @@
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0713A606" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="1AEB685F" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5EE19D07" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5513,56 +5261,50 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50EC7904" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="6045B937" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="540FB6CA" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5719,56 +5461,50 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EFB7860" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="638D2FB0" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1257"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6DDF519D" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5849,56 +5585,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6BBD986B" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> 「</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>公司名稱及業務預查審核準則」原第10條，修正後為第9條</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="3AC95CAB" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1771"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3A6B65A7" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5973,56 +5703,50 @@
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="313E36CE" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="1BF327AF" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1257"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59F4F22C" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6108,56 +5832,50 @@
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="16F6FA75" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>「公司名稱及業務預查審核準則」原第12條第2款，修正後為第9條第2項第4款、「商業名稱及所營業務預查審核準則」原第13條第2款，修正後為第10條第5款</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="7841DF6F" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A461B7F" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6228,56 +5946,50 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62C3452E" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="60D2AF1D" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1122"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12258A7B" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6354,56 +6066,50 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126FA9D3" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="487E09D9" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="5266"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0D94C381" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6481,56 +6187,50 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FF44168" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="079CBCAB" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="264"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="264CA638" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
@@ -6636,56 +6336,50 @@
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C7174DA" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>公司名稱及業務預查審核準則原第10條，修正後為第9條</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="3B4D87E6" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1488"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22FEAE0F" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
@@ -6774,56 +6468,50 @@
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="257958B9" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="63A3850B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1488"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="28636277" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
             </w:pPr>
             <w:r>
@@ -6895,56 +6583,50 @@
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EB15200" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="7F211C7F" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1257"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1333D5EF" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -7037,56 +6719,50 @@
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39FECD92" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>「公司名稱及業務預查審核準則」第10條第2項第6款，修正後為第9條第2項第7款</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="1F174DE7" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="344F38C3" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -7173,56 +6849,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1375890C" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>「公司名稱及業務預查審核準則」原第10條，修正後為第9條</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="143D76CE" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C1467C4" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -7304,56 +6974,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="16CB670F" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="4776EE9B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="2107"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="150373D6" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -7485,56 +7149,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="660E238E" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="591F4253" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="38AC78FD" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -7643,56 +7301,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="52E5E8C2" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="4C6BBF7F" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1F4060EA" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -7774,56 +7426,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12F7EDD5" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="3AC57C63" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C9E510A" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -7919,56 +7565,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="22B2A736" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="20B902EB" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="264"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4541BD87" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
@@ -8076,56 +7716,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="36561D91" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="24DF4434" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="74B1B088" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -8207,56 +7841,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="73D09B35" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="22807604" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="244853C9" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -8338,56 +7966,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1D5D61DF" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="1199C69F" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="353C2E4D" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -8506,56 +8128,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59E06BF0" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="63A16FF4" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="53657742" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -8655,56 +8271,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="396B4777" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="752F3F39" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4350C7AC" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -8795,56 +8405,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0BCDE74D" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="4BF0492B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="30996E23" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -8936,56 +8540,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2CEAEF6F" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="172E9815" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C33DA46" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -9091,56 +8689,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78F2D6FD" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="38DDCD3E" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="718D0DF4" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -9219,56 +8811,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1607809D" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="13812AE5" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3017A4EE" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -9347,56 +8933,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="16569AE6" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="5072A47E" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D5755A7" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
@@ -9495,56 +9075,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="528EEEF9" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="1B38CE21" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="591D4E0A" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -9623,56 +9197,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F16DD69" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="3E2AA65B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6D487851" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -9751,56 +9319,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="659C7468" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="3A7D776D" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="053CBA7E" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -9891,56 +9453,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="10C040AA" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="7F141AB7" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7A5B56E1" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -10019,56 +9575,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="42A2EABD" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="36DA39BA" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4151D850" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -10191,56 +9741,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2D8733C8" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="1773AD24" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6CE565A4" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -10319,56 +9863,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1F97A3CD" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="6991CF3E" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4BC6045C" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -10447,56 +9985,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="719E8644" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="148EC115" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="19C87722" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -10575,56 +10107,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F636E64" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="1899DEAA" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="3148"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4391F26F" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -10705,56 +10231,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2AF1C832" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="235BC96D" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="5380"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="61FFD195" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -10878,56 +10398,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="705FB97C" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="135595EA" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="996"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="134B2C59" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -11080,56 +10594,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="08572C92" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="342E8079" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="996"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5564E050" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -11209,56 +10717,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6610F907" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="33B9E56C" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1026"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="77037041" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -11338,56 +10840,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7F31C75B" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="727CD75B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="3282"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7DA32158" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -11482,56 +10978,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="67819D4F" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="4CCBD31F" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1026"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3A5EC155" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -11640,56 +11130,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="67B60432" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="6B7A37F6" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="2249"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="426F27C0" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -11797,56 +11281,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="36B8D2C2" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="523B79EF" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1998"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4AC1D041" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -11927,56 +11405,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2767BFF2" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="78D6FB23" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1998"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EC1A98E" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -12056,56 +11528,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="692984C2" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="45B72CB5" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1998"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A6D66CC" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -12234,56 +11700,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0C08B93E" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00863059" w14:paraId="59DC37DD" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1998"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1F3AE38A" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -12355,88 +11815,423 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>內政部警政署115年7月28日警署行字第1150131686號函</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="73A346B3" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007651C1" w14:paraId="177F5DE6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1998"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="45" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3719624C" w14:textId="021A2F45" w:rsidR="007651C1" w:rsidRPr="00D25055" w:rsidRDefault="007651C1" w:rsidP="007651C1">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>車禍、車禍救援、車禍救援顧問</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="45" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1269ACA7" w14:textId="5BA5F71C" w:rsidR="007651C1" w:rsidRPr="00D25055" w:rsidRDefault="007651C1">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>如使用「車禍」、「車禍救援」、「車禍救援顧問」等字作為公司名稱，確有使社會大眾誤認其為政府機關或受政府機關委託辦理業務團體之疑義，爰此，該公司使用上開名稱，實有不妥。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E541B3E" w14:textId="77777777" w:rsidR="007651C1" w:rsidRPr="00D25055" w:rsidRDefault="007651C1">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63DCD367" w14:textId="1B400F8A" w:rsidR="007651C1" w:rsidRPr="00D25055" w:rsidRDefault="007651C1">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>車禍之處理係屬警察機關之權責，「車禍」一詞雖為通俗用語，非屬交通法令名詞，惟使用「車禍」、「車禍救援」、「車禍救援顧問」等詞仍有讓民眾誤認其為政府機關或受政府機關委託辦理業務團體之疑慮，似不宜由一般民間營利單位使用該等文字為公司名稱</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2602" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="45" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42007E59" w14:textId="77777777" w:rsidR="007651C1" w:rsidRPr="00D25055" w:rsidRDefault="007651C1">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>內政</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>部11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>月1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>內授消</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>字第11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>53317378</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>號函</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37392BCE" w14:textId="77777777" w:rsidR="007651C1" w:rsidRPr="00D25055" w:rsidRDefault="007651C1">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BF4C54A" w14:textId="77777777" w:rsidR="007651C1" w:rsidRPr="00D25055" w:rsidRDefault="007651C1">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29A6EF6F" w14:textId="275250DC" w:rsidR="007651C1" w:rsidRPr="00D25055" w:rsidRDefault="007651C1">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>交通部11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>年9月1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>日交</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>運</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>字第11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>50023377</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25055">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>號函</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="45" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="043C4713" w14:textId="77777777" w:rsidR="007651C1" w:rsidRDefault="007651C1">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7057F66B" w14:textId="77777777" w:rsidR="00863059" w:rsidRDefault="00863059">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="100" w:after="100"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00863059">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1276" w:right="1588" w:bottom="1440" w:left="1588" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59B3E3BA" w14:textId="77777777" w:rsidR="002376EC" w:rsidRDefault="002376EC">
+    <w:p w14:paraId="79EA06A1" w14:textId="77777777" w:rsidR="00D10E6B" w:rsidRDefault="00D10E6B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="221A50D0" w14:textId="77777777" w:rsidR="002376EC" w:rsidRDefault="002376EC">
+    <w:p w14:paraId="700FD665" w14:textId="77777777" w:rsidR="00D10E6B" w:rsidRDefault="00D10E6B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
@@ -12449,148 +12244,158 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B2EE7E7" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="5B2EE7E7" w14:textId="77777777" w:rsidR="00342F1E" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="31837C9C" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="31837C9C" w14:textId="77777777" w:rsidR="00342F1E" w:rsidRDefault="00342F1E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E14AE0C" w14:textId="77777777" w:rsidR="002376EC" w:rsidRDefault="002376EC">
+    <w:p w14:paraId="47E7811B" w14:textId="77777777" w:rsidR="00D10E6B" w:rsidRDefault="00D10E6B">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B98DD6E" w14:textId="77777777" w:rsidR="002376EC" w:rsidRDefault="002376EC">
+    <w:p w14:paraId="110BA330" w14:textId="77777777" w:rsidR="00D10E6B" w:rsidRDefault="00D10E6B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="480"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00863059"/>
     <w:rsid w:val="0008758D"/>
+    <w:rsid w:val="000A1A3A"/>
     <w:rsid w:val="002376EC"/>
+    <w:rsid w:val="00342F1E"/>
+    <w:rsid w:val="007238DA"/>
+    <w:rsid w:val="007651C1"/>
     <w:rsid w:val="00863059"/>
     <w:rsid w:val="00B815F7"/>
+    <w:rsid w:val="00D10E6B"/>
+    <w:rsid w:val="00D25055"/>
+    <w:rsid w:val="00E306D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="07A6427B"/>
@@ -13069,59 +12874,58 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="頁尾 字元"/>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="yiv1111486296msonormal">
     <w:name w:val="yiv1111486296msonormal"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afterreplacecolor">
     <w:name w:val="afterreplacecolor"/>
     <w:basedOn w:val="a0"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="changecolorimmediate">
     <w:name w:val="changecolorimmediate"/>
     <w:basedOn w:val="a0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="Normal.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -13379,55 +13183,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>13728</Characters>
+  <Pages>1</Pages>
+  <Words>2450</Words>
+  <Characters>13967</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>114</Lines>
+  <Lines>116</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16104</CharactersWithSpaces>
+  <CharactersWithSpaces>16385</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>方芬</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>